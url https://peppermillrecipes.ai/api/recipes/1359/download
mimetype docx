--- v0 (2026-04-08)
+++ v1 (2026-06-07)
@@ -141,51 +141,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F2606C6" w14:textId="05F91B23" w:rsidR="000D13C7" w:rsidRPr="000D13C7" w:rsidRDefault="000D13C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <wp:extent cx="2743200" cy="1524000"/>
                   <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="tmpasino_gu.jpg"/>
+                          <pic:cNvPr id="0" name="tmp0fpipugc.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1524000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>