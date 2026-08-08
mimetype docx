--- v1 (2026-06-07)
+++ v2 (2026-08-08)
@@ -141,51 +141,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F2606C6" w14:textId="05F91B23" w:rsidR="000D13C7" w:rsidRPr="000D13C7" w:rsidRDefault="000D13C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <wp:extent cx="2743200" cy="1524000"/>
                   <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="tmp0fpipugc.jpg"/>
+                          <pic:cNvPr id="0" name="tmp4_izfoaw.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1524000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>